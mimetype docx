--- v0 (2025-10-05)
+++ v1 (2026-10-22)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="45808924" w14:textId="77777777" w:rsidR="00CF4E1E" w:rsidRPr="008E38B7" w:rsidRDefault="00CF4E1E" w:rsidP="008E38B7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk41333904"/>
       <w:r w:rsidRPr="008E38B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -542,60 +542,73 @@
         </w:rPr>
         <w:t>s. Use</w:t>
       </w:r>
       <w:r w:rsidR="00205968" w:rsidRPr="00205968">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> the same order of the </w:t>
       </w:r>
       <w:r w:rsidR="00205968">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">numbered list at the </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00205968" w:rsidRPr="00205968">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>author names.</w:t>
+        <w:t>author</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00205968" w:rsidRPr="00205968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> names.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6050571C" w14:textId="78BB53FC" w:rsidR="00192DBA" w:rsidRDefault="00205968" w:rsidP="008E38B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00205968">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -944,81 +957,147 @@
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>About the author:</w:t>
       </w:r>
       <w:r w:rsidRPr="00787F7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00787F7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>Include 1-2 sentences describing the academic background and important awards of the first listed student author of the manuscript (or MD up to 2 years after graduation). It should be kept brief. For example: (Name) is currently a XXX year medical student of (medical school, city, country) of a (total number of) year program. She</w:t>
+        <w:t xml:space="preserve">Include 1-2 sentences describing the academic background and important awards of the first listed student author of the manuscript (or MD up to 2 years after graduation). It should be kept brief. For example: (Name) is currently </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00787F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00787F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00787F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>XXX year</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00787F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medical student of (medical school, city, country) of a (total number of) year program. She</w:t>
       </w:r>
       <w:r w:rsidR="00C52746" w:rsidRPr="00787F7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>/he</w:t>
       </w:r>
       <w:r w:rsidR="00CF4E1E" w:rsidRPr="00787F7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>/they</w:t>
       </w:r>
       <w:r w:rsidRPr="00787F7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is also a recipient of an XIMPORTANT AWARD IF APPLICABLEX student fellowship (or other important award/comment).</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00787F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00787F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also a recipient of an XIMPORTANT AWARD IF APPLICABLEX student fellowship (or other important award/comment).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A8DDBCC" w14:textId="46E769AC" w:rsidR="00192DBA" w:rsidRPr="00787F7A" w:rsidRDefault="00BB510D" w:rsidP="00413C24">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1196,51 +1275,73 @@
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>ial support, or any other contribution to the study</w:t>
       </w:r>
       <w:r w:rsidR="002443DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the authors</w:t>
       </w:r>
       <w:r w:rsidRPr="00787F7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that was received from any source.</w:t>
+        <w:t xml:space="preserve"> that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00787F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00787F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> received from any source.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB53671" w14:textId="0A98850C" w:rsidR="00D564BF" w:rsidRPr="00787F7A" w:rsidRDefault="00D564BF" w:rsidP="00413C24">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787F7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Conflict o</w:t>
       </w:r>
       <w:r w:rsidR="00424932" w:rsidRPr="00787F7A">
         <w:rPr>
@@ -1345,73 +1446,51 @@
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Use th</w:t>
       </w:r>
       <w:r w:rsidR="00211689">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00211689" w:rsidRPr="00211689">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
-          <w:t>Author signatur</w:t>
-[...21 lines deleted...]
-          <w:t xml:space="preserve"> form</w:t>
+          <w:t>Author signature form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00211689">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00871D13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>to describe the authors contributions</w:t>
       </w:r>
       <w:r w:rsidR="00211689">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1526,51 +1605,73 @@
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> the relevance of your manuscript</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>; w</w:t>
       </w:r>
       <w:r w:rsidRPr="00B57AFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve">hy is it your case report important? It </w:t>
+        <w:t xml:space="preserve">hy </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B57AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>is it</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B57AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your case report important? It </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidRPr="00B57AFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">help </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
@@ -1868,288 +1969,50 @@
         <w:t>Number of Figures</w:t>
       </w:r>
       <w:r w:rsidR="00413C24" w:rsidRPr="00787F7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Tables</w:t>
       </w:r>
       <w:r w:rsidRPr="00787F7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="005C0D70" w:rsidRPr="00787F7A">
-        <w:rPr>
-[...236 lines deleted...]
-      <w:r w:rsidRPr="00BB510D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="1AA0B7B8" w14:textId="39FD4849" w:rsidR="00D564BF" w:rsidRPr="000473BF" w:rsidRDefault="00D564BF" w:rsidP="000473BF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C0D70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2668,51 +2531,71 @@
             <w:color w:val="0070C0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
           <w:t>https://www.ncbi.nlm.nih.gov/mesh</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00424932" w:rsidRPr="005C0D70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00424932" w:rsidRPr="005C0D70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(Source: MeSH-NLM)</w:t>
+        <w:t xml:space="preserve">(Source: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00424932" w:rsidRPr="005C0D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MeSH</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00424932" w:rsidRPr="005C0D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-NLM)</w:t>
       </w:r>
       <w:r w:rsidRPr="005C0D70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="16257815" w14:textId="30212D39" w:rsidR="00D564BF" w:rsidRPr="005C0D70" w:rsidRDefault="00D564BF" w:rsidP="006438D1">
       <w:pPr>
         <w:pStyle w:val="fulltext-references"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C0D70">
         <w:rPr>
@@ -3205,51 +3088,73 @@
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74CB2C3F" w14:textId="0B284B0F" w:rsidR="00C43120" w:rsidRPr="00C43120" w:rsidRDefault="00C43120" w:rsidP="005C0D70">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C43120">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>It must contain the definition of the problem, its epidemiology and public health impact, the gap of knowledge, and in the last, the study aim and purpose of study.</w:t>
+        <w:t xml:space="preserve">It must contain the definition of the problem, its epidemiology and public health impact, the gap of knowledge, and in the last, the study </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C43120">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>aim</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C43120">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and purpose of study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A42EF4E" w14:textId="77777777" w:rsidR="00C43120" w:rsidRDefault="00C43120" w:rsidP="005C0D70">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F3FC1B8" w14:textId="3A8AAE6B" w:rsidR="00AB37FC" w:rsidRDefault="00AB37FC" w:rsidP="005C0D70">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -3306,73 +3211,129 @@
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="000050CE" w:rsidRPr="000050CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> METHODS</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB37FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>, etc) can be changed based on the author criteria.</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB37FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB37FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) can be changed based on the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB37FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>author</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB37FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> criteria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27653114" w14:textId="2DBE23D3" w:rsidR="00C81451" w:rsidRPr="000050CE" w:rsidRDefault="00ED023C" w:rsidP="005C0D70">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BF2214">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve">If </w:t>
+        <w:t>If</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF2214">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000050CE" w:rsidRPr="00BF2214">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF2214">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF2214">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -3383,52 +3344,66 @@
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>experience</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF2214">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">, first subtitle is </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF2214">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>THE EXPERIENCE</w:t>
-      </w:r>
+        <w:t xml:space="preserve">THE </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF2214">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>EXPERIENCE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BF2214">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the author can add those of preference</w:t>
       </w:r>
       <w:r w:rsidRPr="00C43120">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C43120" w:rsidRPr="00C43120">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
@@ -3546,51 +3521,73 @@
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
           <w:t>CONSORT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD2893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> for clinical trials</w:t>
       </w:r>
       <w:r w:rsidR="00C43120">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>, experimental or quasi-experimantal designs</w:t>
+        <w:t>, experimental or quasi-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C43120">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>experimantal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C43120">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> designs</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD2893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00AB37FC" w:rsidRPr="00AD2893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00AB37FC" w:rsidRPr="00AD2893">
           <w:rPr>
@@ -4307,176 +4304,68 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69704F72" w14:textId="77777777" w:rsidR="00C81451" w:rsidRDefault="00C81451" w:rsidP="005C0D70">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E82FEE8" w14:textId="77777777" w:rsidR="00C81451" w:rsidRPr="005C0D70" w:rsidRDefault="00C81451" w:rsidP="005C0D70">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="732A1FE0" w14:textId="77777777" w:rsidR="009E2CE9" w:rsidRPr="00403B9E" w:rsidRDefault="00D564BF" w:rsidP="009E2CE9">
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="525C4814" w14:textId="17A14413" w:rsidR="009E2CE9" w:rsidRPr="00403B9E" w:rsidRDefault="00D564BF" w:rsidP="003D7E63">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C0D70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...105 lines deleted...]
-          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7658488D" w14:textId="3946042D" w:rsidR="00D564BF" w:rsidRPr="005C0D70" w:rsidRDefault="00D564BF" w:rsidP="005C0D70">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C0D70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>REFERENCES</w:t>
       </w:r>
       <w:r w:rsidR="00975ACF" w:rsidRPr="005C0D70">
@@ -5095,51 +4984,95 @@
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>and placed in a numbered list in their order of appearance within the text.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57BC4E19" w14:textId="14D523E6" w:rsidR="00E263A7" w:rsidRDefault="00787F7A" w:rsidP="005C0D70">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787F7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>If more than 6 authors, write the first 6 names followed by , et al.</w:t>
+        <w:t xml:space="preserve">If more than 6 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00787F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>authors,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00787F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> write the first 6 names followed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00787F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>by ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00787F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FCED930" w14:textId="77777777" w:rsidR="00C43120" w:rsidRDefault="00C43120" w:rsidP="005C0D70">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40943798" w14:textId="59D3F91C" w:rsidR="007664C5" w:rsidRPr="00EF3629" w:rsidRDefault="007664C5" w:rsidP="005C0D70">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -5190,51 +5123,73 @@
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available from: [URL]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="007664C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve">updated [2002 May 16]; cited [2002 Jul 9]. Where updated is the date the website was updated and cited the </w:t>
+        <w:t xml:space="preserve">updated [2002 May 16]; cited [2002 Jul 9]. Where updated is the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007664C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007664C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the website was updated and cited the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">last </w:t>
       </w:r>
       <w:r w:rsidRPr="007664C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">date the authors </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
@@ -5610,59 +5565,71 @@
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>should</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3629">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> be </w:t>
       </w:r>
       <w:r w:rsidR="004E04F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">editable and </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EF3629">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>in a new page</w:t>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF3629">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a new page</w:t>
       </w:r>
       <w:r w:rsidR="004E04F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>. R</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3629">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">emember to submit a copy of </w:t>
       </w:r>
       <w:r w:rsidR="00EF3629">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -5937,59 +5904,71 @@
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C81451">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Insert Table 1 here. Each table needs to be</w:t>
       </w:r>
       <w:r w:rsidR="004E04F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> editable and </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C81451">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>in a new page</w:t>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C81451">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a new page</w:t>
       </w:r>
       <w:r w:rsidR="004E04F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p w14:paraId="700E13AC" w14:textId="77777777" w:rsidR="002F433D" w:rsidRPr="005C0D70" w:rsidRDefault="002F433D" w:rsidP="002F433D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6715A930" w14:textId="77777777" w:rsidR="002F433D" w:rsidRPr="005C0D70" w:rsidRDefault="002F433D" w:rsidP="002F433D">
       <w:pPr>
@@ -6115,207 +6094,205 @@
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005C0D70" w:rsidRPr="005C0D70" w:rsidSect="00192DBA">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1080" w:bottom="993" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:lnNumType w:countBy="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B533427" w14:textId="77777777" w:rsidR="004C14EB" w:rsidRDefault="004C14EB" w:rsidP="00D564BF">
+    <w:p w14:paraId="62A38B74" w14:textId="77777777" w:rsidR="000B2804" w:rsidRDefault="000B2804" w:rsidP="00D564BF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71B1624A" w14:textId="77777777" w:rsidR="004C14EB" w:rsidRDefault="004C14EB" w:rsidP="00D564BF">
+    <w:p w14:paraId="59A8E1D1" w14:textId="77777777" w:rsidR="000B2804" w:rsidRDefault="000B2804" w:rsidP="00D564BF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1126510493"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="143136B9" w14:textId="743CD7C6" w:rsidR="00EF3629" w:rsidRDefault="00EF3629">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6D28E445" w14:textId="4B8E4BCE" w:rsidR="00EF3629" w:rsidRDefault="00EF3629">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>IJMS</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F88EC14" w14:textId="77777777" w:rsidR="004C14EB" w:rsidRDefault="004C14EB" w:rsidP="00D564BF">
+    <w:p w14:paraId="5BFDF2D6" w14:textId="77777777" w:rsidR="000B2804" w:rsidRDefault="000B2804" w:rsidP="00D564BF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="339E42D2" w14:textId="77777777" w:rsidR="004C14EB" w:rsidRDefault="004C14EB" w:rsidP="00D564BF">
+    <w:p w14:paraId="692A0963" w14:textId="77777777" w:rsidR="000B2804" w:rsidRDefault="000B2804" w:rsidP="00D564BF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74B5F149" w14:textId="4CA24ABD" w:rsidR="00EF3629" w:rsidRPr="008B6AB2" w:rsidRDefault="007E1AC6" w:rsidP="00975ACF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="200"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="091A0224" wp14:editId="46DC6901">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-45720</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -6366,92 +6343,92 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00EF3629" w:rsidRPr="008B6AB2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>International Journal of Medical Students</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6B0A6677" w14:textId="77777777" w:rsidR="00EF3629" w:rsidRPr="00BA2712" w:rsidRDefault="00EF3629" w:rsidP="00BA2712">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="200"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008B6AB2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">International Journal of Medical Students – </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Original Article</w:t>
     </w:r>
     <w:r w:rsidRPr="008B6AB2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D441AF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8390AF8C"/>
     <w:lvl w:ilvl="0" w:tplc="2D461B14">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7480,180 +7457,184 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="707532884">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="95635113">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1582565229">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1306547787">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1515996915">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="663624986">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="65302469">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1817410394">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1695422469">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="95030572">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1522283433">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="2123767889">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2MTM0sbQwsTAxNjMxMjdQ0lEKTi0uzszPAykwrAUAG4BtKSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00D564BF"/>
     <w:rsid w:val="00004A1A"/>
     <w:rsid w:val="000050CE"/>
     <w:rsid w:val="000107F1"/>
     <w:rsid w:val="00025D8B"/>
     <w:rsid w:val="00043F64"/>
     <w:rsid w:val="000473BF"/>
     <w:rsid w:val="00064A18"/>
     <w:rsid w:val="00065382"/>
     <w:rsid w:val="000772D7"/>
     <w:rsid w:val="000810EB"/>
     <w:rsid w:val="000A3747"/>
+    <w:rsid w:val="000B2804"/>
     <w:rsid w:val="000B372C"/>
     <w:rsid w:val="000B7C32"/>
     <w:rsid w:val="000F6305"/>
     <w:rsid w:val="000F7789"/>
     <w:rsid w:val="00121031"/>
     <w:rsid w:val="00131C6D"/>
     <w:rsid w:val="00192DBA"/>
     <w:rsid w:val="001E74AD"/>
     <w:rsid w:val="00205968"/>
     <w:rsid w:val="00211689"/>
     <w:rsid w:val="0021266E"/>
     <w:rsid w:val="00213BA7"/>
     <w:rsid w:val="00222899"/>
     <w:rsid w:val="002443DD"/>
     <w:rsid w:val="00271628"/>
     <w:rsid w:val="002810AB"/>
     <w:rsid w:val="00292C20"/>
     <w:rsid w:val="002A12C2"/>
     <w:rsid w:val="002F433D"/>
     <w:rsid w:val="00335EDD"/>
     <w:rsid w:val="00380509"/>
     <w:rsid w:val="0038248A"/>
+    <w:rsid w:val="003D7E63"/>
     <w:rsid w:val="00403B9E"/>
     <w:rsid w:val="00413C24"/>
     <w:rsid w:val="00424932"/>
     <w:rsid w:val="00436022"/>
     <w:rsid w:val="004769B8"/>
     <w:rsid w:val="00480179"/>
     <w:rsid w:val="004C14EB"/>
     <w:rsid w:val="004E04F2"/>
     <w:rsid w:val="004E43AC"/>
     <w:rsid w:val="004E53CF"/>
     <w:rsid w:val="005725A0"/>
     <w:rsid w:val="005810DD"/>
     <w:rsid w:val="00594A80"/>
     <w:rsid w:val="005C0D70"/>
     <w:rsid w:val="005D6CD2"/>
     <w:rsid w:val="006243FD"/>
     <w:rsid w:val="0063480F"/>
     <w:rsid w:val="006438D1"/>
     <w:rsid w:val="00655557"/>
     <w:rsid w:val="0066641A"/>
     <w:rsid w:val="00687A77"/>
     <w:rsid w:val="007008EF"/>
     <w:rsid w:val="007664C5"/>
     <w:rsid w:val="00767FD5"/>
     <w:rsid w:val="00787F7A"/>
@@ -7696,83 +7677,84 @@
     <w:rsid w:val="00C43120"/>
     <w:rsid w:val="00C52746"/>
     <w:rsid w:val="00C81451"/>
     <w:rsid w:val="00CE3C6C"/>
     <w:rsid w:val="00CF4E1E"/>
     <w:rsid w:val="00D05177"/>
     <w:rsid w:val="00D06B8F"/>
     <w:rsid w:val="00D21F74"/>
     <w:rsid w:val="00D462A2"/>
     <w:rsid w:val="00D564BF"/>
     <w:rsid w:val="00DA0F91"/>
     <w:rsid w:val="00DB2812"/>
     <w:rsid w:val="00DB6D9E"/>
     <w:rsid w:val="00DD28E0"/>
     <w:rsid w:val="00E263A7"/>
     <w:rsid w:val="00E46711"/>
     <w:rsid w:val="00E6783F"/>
     <w:rsid w:val="00E950C0"/>
     <w:rsid w:val="00ED023C"/>
     <w:rsid w:val="00ED5E85"/>
     <w:rsid w:val="00EF3629"/>
     <w:rsid w:val="00EF644F"/>
     <w:rsid w:val="00F17274"/>
     <w:rsid w:val="00F85FF1"/>
     <w:rsid w:val="00F9209D"/>
+    <w:rsid w:val="00FA39D6"/>
     <w:rsid w:val="00FD53C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="48661260"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AAE8FBB6-DDB5-4335-B8EE-8FD8DC9A546C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8130,50 +8112,51 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C81451"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="fulltext-references">
     <w:name w:val="fulltext-references"/>
@@ -8302,51 +8285,51 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00271628"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00480179"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="6494003">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="309940461">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -8678,83 +8661,83 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2E14C4D-BD1F-4039-A0B7-BAF9F1BC8F56}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>8590</Characters>
+  <Pages>9</Pages>
+  <Words>1392</Words>
+  <Characters>7939</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>71</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10131</CharactersWithSpaces>
+  <CharactersWithSpaces>9313</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>5242889</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.ijms.info/files/Int J Med Students.ens</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>